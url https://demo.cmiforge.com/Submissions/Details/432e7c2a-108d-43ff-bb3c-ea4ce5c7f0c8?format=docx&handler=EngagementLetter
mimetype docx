--- v0 (2026-08-02)
+++ v1 (2026-10-30)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2c74e69253e94372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6310142647584160" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:bottom w:val="single" w:color="9FB3C8" w:sz="8" w:space="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="1E3A5F"/>
           <w:sz w:val="28"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CMIForge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="0F172A"/>
           <w:sz w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Engagement Letter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">August 2, 2026</w:t>
+        <w:t xml:space="preserve">October 30, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="111827"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="CBD5E1" w:sz="4"/>
           <w:bottom w:val="single" w:color="CBD5E1" w:sz="4"/>
           <w:left w:val="single" w:color="CBD5E1" w:sz="4"/>
           <w:right w:val="single" w:color="CBD5E1" w:sz="4"/>
           <w:insideH w:val="single" w:color="E2E8F0" w:sz="4"/>
           <w:insideV w:val="single" w:color="E2E8F0" w:sz="4"/>